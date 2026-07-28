--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en su apartado 13. Convenios y 13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Convenios y encomiendas de gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> se informa que no existe actividad o información acerca de ambas obligaciones ya que en no se ha firmado ningún convenio ni encomienda en </w:t>
+        <w:t xml:space="preserve"> se informa que no existe actividad o información acerca de ambas obligaciones ya que en no se ha firmado ningún convenio, ni encomienda, ni encargo propio en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021, 2022 y 2023, 2024 y 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> pudiendo utilizar la ciudadanía los medios legalmente establecidos para ejercer su derecho de acceso a la información pública. No se han producido tampoco modificaciones sobre estas en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2021, 2022, 2023, 2024 y 2025.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="439650" w:type="dxa"/>
         <w:gridCol w:w="60350" w:type="dxa"/>
       </w:tblGrid>