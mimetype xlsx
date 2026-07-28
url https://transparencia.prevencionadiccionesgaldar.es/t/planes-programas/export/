--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -12,131 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>objetivos</t>
   </si>
   <si>
     <t>actividades_previstas</t>
   </si>
   <si>
     <t>medios_necesarios</t>
   </si>
   <si>
     <t>estimacion_temporal</t>
   </si>
   <si>
     <t>responsable</t>
   </si>
   <si>
     <t>indicadores_evaluacion</t>
   </si>
   <si>
     <t>grado_cumplimiento</t>
   </si>
   <si>
     <t>documento_pdf_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
   </si>
   <si>
     <t>31-12-2025</t>
+  </si>
+  <si>
+    <t>Proyectos de Planes y Programas anuales y plurianuales cuya tramitación se haya iniciado</t>
+  </si>
+  <si>
+    <t>No existen proyectos en redacción o aprobación durante el periodo evaluado de 2023, 2024 y 2025</t>
+  </si>
+  <si>
+    <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1751639610Proyectos de Planes y Programas anuales y plurianuales cuya tramitación se haya iniciado..pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1751639612Proyectos de Planes y Programas anuales y plurianuales cuya tramitación se haya iniciado..odt</t>
   </si>
   <si>
     <t>Planes y Programas de 2025</t>
   </si>
   <si>
     <t xml:space="preserve">2025:
 Durante el periodo de actualización del Plan municipal, la unidad se basa tanto en sus objetivos como indicadores  del IV Plan Canario de Adicciones.
 Se sigue trabajando con el Plan Municipal existente, pues durante su desarrollo hemos detectado que hay varios ítem necesarios de estudio para una mejor comprensión del problema. Actualmente se ha contactado con profesionales externos para valorar los posibles cambios. No tenemos previsión de nueva presentación del Plan Municipal.
 Aun así el plan municipal actual cumple con los objetivos generales necesarios para la realización de la actividad financiada.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Memorias de actuación: 
 Memoria justificactiva IMT (ODT) (PDF)
 Memoria justificativa Programa de Educadores de Calle (ODT) (PDF)
 Memoria justificativa Programa de Menores (ODT) (PDF)
 Memoria justificativa Programa de Prevención (ODT) (PDF)
 </t>
   </si>
   <si>
     <t>Se remite a la memoria justificativa</t>
   </si>
   <si>
     <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1776772626IVPlanCanariosobreadicciones-2022-2024.pdf</t>
   </si>
   <si>
     <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1776772621Planes y Programa 2025 1.odt</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1751639612Proyectos de Planes y Programas anuales y plurianuales cuya tramitación se haya iniciado..odt</t>
   </si>
   <si>
     <t>10-10-2022</t>
   </si>
   <si>
     <t>IV Plan Canario de Adicciones</t>
   </si>
   <si>
     <t>El Plan Municipal que actualmente se trabaja, será presentado en octubre de 2022 en pleno municipal para su aprobación, y tendrá una vigencia de 2022-2026. Durante el periodo que no hubo actualización del Plan municipal, la unidad se basó tanto en sus objetivos como indicadores, en el III Plan Canario sobre Drogodependencias y el IV Plan Canario de Adicciones</t>
   </si>
   <si>
     <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1742977509IVPlanCanariosobreadicciones-2022-2024.pdf</t>
   </si>
   <si>
     <t>https://transparencia.prevencionadiccionesgaldar.es/storage/uploads/1742977546IVPlanCanariosobreadicciones-2022-2024.odt</t>
   </si>
   <si>
     <t>31-12-2021</t>
   </si>
   <si>
     <t>Plan Municipal de Adicciones</t>
   </si>
   <si>
     <t xml:space="preserve">•	Adaptar el abordaje terapéutico asistencial a la realidad del/la usuario/a y de su entorno familiar y social.
 •	Garantizar la atención a las personas drogodependientes y a sus familiares que demandan ayuda o tratamiento en las unidades.
@@ -729,173 +726,173 @@
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>360</v>
+        <v>314</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" t="s">
+      <c r="K2" t="s">
         <v>15</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
-        <v>314</v>
+        <v>360</v>
       </c>
       <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
         <v>19</v>
       </c>
-      <c r="C3" t="s">
+      <c r="J3" t="s">
         <v>20</v>
       </c>
-      <c r="D3" t="s">
+      <c r="K3" t="s">
         <v>21</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
         <v>138</v>
       </c>
       <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="K4" t="s">
         <v>26</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
         <v>137</v>
       </c>
       <c r="B5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>31</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>32</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>33</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>34</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>35</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>36</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>37</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="1">
         <v>139</v>
       </c>
       <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
         <v>40</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="D6" t="s">
+      <c r="J6" t="s">
         <v>42</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>43</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">